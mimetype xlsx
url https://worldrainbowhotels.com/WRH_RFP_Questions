--- v0 (2025-10-10)
+++ v1 (2026-07-15)
@@ -1,81 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sofia Ntzioni\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\1-HOTELREZ\WORLD RAINBOW HOTELS\PDFs\Questions Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF5F70D2-879E-4785-AA51-065711199E72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AD3EAB2-1191-4434-BFA0-6B27C32D7F85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="780" windowWidth="28800" windowHeight="13230" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="705" yWindow="600" windowWidth="26970" windowHeight="13815" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="WRH 2025 - RFP Questions" sheetId="2" r:id="rId1"/>
+    <sheet name="WRH 2027 - RFP Questions" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="AMOUNTS">#REF!</definedName>
     <definedName name="fees">Sheet1!$A$1:$A$6</definedName>
     <definedName name="option1000">Sheet1!$D$1:$D$2</definedName>
     <definedName name="option225">Sheet1!$B$1:$B$2</definedName>
     <definedName name="option500">Sheet1!$C$1:$C$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'WRH 2025 - RFP Questions'!$A$1:$C$95</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'WRH 2027 - RFP Questions'!$A$1:$C$95</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="110">
   <si>
     <t>PROPERTY BASIC QUESTIONS</t>
   </si>
   <si>
     <t xml:space="preserve">YOUR ANSWERS </t>
   </si>
   <si>
     <t>Additional Address</t>
   </si>
   <si>
     <t>State/Province Code</t>
   </si>
   <si>
     <t>Name of the hotel's ownership company</t>
   </si>
   <si>
     <t>Restaurant on property (Yes or No)</t>
   </si>
   <si>
     <t>Room Service (Yes or No)</t>
   </si>
   <si>
     <t>Business Center (Yes or No)</t>
   </si>
   <si>
@@ -330,445 +335,385 @@
   <si>
     <r>
       <t xml:space="preserve">I agree with all the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">terms and conditions </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">and program joining fee, as described in the Terms and Conditions available on www.worldrainbowhotels.com/t-c (Yes or No) </t>
     </r>
   </si>
   <si>
+    <t>Is there a so called 'gay neighbourhood' in your area? Y/N</t>
+  </si>
+  <si>
+    <t>If you answered Yes int he previous question, please describe what intiiates  have been undertaken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Is your hotel supporting any LGBTQ+ organisation and/or event? </t>
+  </si>
+  <si>
+    <t>Do you enforce non-discrimination policies at your hotel in regards to the way you treat your staff and guests? Y/N</t>
+  </si>
+  <si>
+    <t>Does your company has workplace guidelines to assist gender transitioning employees? Y/N</t>
+  </si>
+  <si>
+    <t>Do you offer equal benefits to all employees, including same-sex parental leave, adoption leave, health care coverage  and time off to take care of dependants? Y/N</t>
+  </si>
+  <si>
+    <t>Does your company have a diveristy program in place and/or promotes diversity initiatives to  promote diversity &amp; inclusion in the workplace? Y/N</t>
+  </si>
+  <si>
+    <t>If you answered Yes in the previous question , please indique the name of the certification program or label</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                  WRH 2027 PROGRAM </t>
+  </si>
+  <si>
+    <t>I would like to join the WRH 2027 Program, providing inclusion in the World Rainbow Hotels program from 1st January - 31st December 2027  (Yes/No)</t>
+  </si>
+  <si>
+    <t>Choose one of 3 Membership Options: For more infomration please see the attached factsheet. (Silver, Gold, Platinum)</t>
+  </si>
+  <si>
     <r>
       <t>Please indicate the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> TOTAL FEE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> to be invoiced, including the MEMBERSHIP FEE (fields 246-248) + any MARKETING OPTIONS (fields 249- 254).</t>
+      <t xml:space="preserve"> to be invoiced, including the MEMBERSHIP FEE (field 246) + any MARKETING OPTIONS (fields 249- 254).</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>If you answered Yes in the previous question , please indique the name of the certification program or label</t>
   </si>
   <si>
     <r>
       <t>Add one</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> E-NEWSLETTER INCLUSION</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (circulation (24.000 agencies) for an </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EXTRA 299 USD</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/inclusion in addition to the membership fee selected in fields 246-248.  Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+      <t>/inclusion in addition to the membership fee selected.  Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Add one </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">E-NEWSLETTER ARTICLE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(circulation: 24.000 agencies) providing top visibility on the E-Newsletter for an </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EXTRA 299 USD</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/article in addition to the membership fee selected in fields 246-248 Find out more on www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+      <t>/article in addition to the membership fee selected. Find out more on www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Add one </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>SOCIAL MEDIA POST</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> in all social media channels for an </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EXTRA 99 USD</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/post in addition to the membership fee selected in fields 246-248. Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+      <t>/post in addition to the membership fee selected. Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Add one </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>HOMEPAGE BANNER (4 weeks)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> boosting hotel visibility on www.worldrainbowhotels.com for one month for an </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EXTRA 399 USD</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/banner, in addition to the membership fee selected in fields 246-248. Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+      <t>/banner, in addition to the membership fee selected. Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Add </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>"HOTEL COMPETITION"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  promoting your hotel during 30 days through an exclusive competition, advertised  throughout all  channels, for an </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>extra 499 USD</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> in addition to the membership fee selected. Find out more on  www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Add one </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>TOP OF SEARCH (4 weeks)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">, boosting hotel ranking on www.worldrainbowhotels.com during 4 weeks for an </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>extra 499 USD</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> in addition to the membership fee selected in fields 246-248. See www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
+      <t xml:space="preserve"> in addition to the membership fee selected. See www.worldrainbowhotels.com/hoteliers/hotel-marketing.</t>
     </r>
-  </si>
-[...96 lines deleted...]
-    <t>I would like to join the WRH 2026 Program, providing inclusion in the World Rainbow Hotels program from 1st January - 31st December 2026  (Yes/No)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="3"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="18"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -840,72 +785,67 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...3 lines deleted...]
-        <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC99FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEECE1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1022,233 +962,219 @@
         <color indexed="44"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="44"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="44"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="15" fontId="5" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="15" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="3" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="15" fontId="5" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="15" fontId="3" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEEECE1"/>
       <color rgb="FFD9D9D9"/>
       <color rgb="FFCCCCFF"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FF66FFFF"/>
       <color rgb="FF1F497D"/>
       <color rgb="FFCC99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 4646" descr="http://lanyonrfp.lanyon.com/images/spacer.gif">
           <a:extLst>
@@ -1375,50 +1301,54 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="17249775"/>
           <a:ext cx="9525" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1669,7068 +1599,1741 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:IS264"/>
+  <dimension ref="A1:D264"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A53" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="2" width="64.140625" customWidth="1"/>
     <col min="3" max="3" width="28.140625" customWidth="1"/>
     <col min="4" max="4" width="34.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="2" spans="1:16" ht="23.25" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="14"/>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="C2" s="48"/>
+      <c r="C2" s="44"/>
       <c r="D2" s="2"/>
-      <c r="E2" s="2"/>
-[...17 lines deleted...]
-      <c r="C3" s="46"/>
+    </row>
+    <row r="3" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
       <c r="D3" s="2"/>
-      <c r="E3" s="14"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="14"/>
       <c r="B4" s="3"/>
       <c r="C4" s="7"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="14"/>
-[...13 lines deleted...]
-      <c r="A5" s="49" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="50"/>
+      <c r="B5" s="46"/>
       <c r="C5" s="5"/>
       <c r="D5" s="2"/>
-      <c r="E5" s="44"/>
-[...13 lines deleted...]
-      <c r="A6" s="51" t="s">
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="47" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="52"/>
+      <c r="B6" s="48"/>
       <c r="C6" s="13">
-        <v>46023</v>
+        <v>46388</v>
       </c>
       <c r="D6" s="2"/>
-      <c r="E6" s="34"/>
-[...13 lines deleted...]
-      <c r="A7" s="51" t="s">
+    </row>
+    <row r="7" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="52"/>
+      <c r="B7" s="48"/>
       <c r="C7" s="13">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="D7" s="2"/>
-      <c r="E7" s="44"/>
-[...12 lines deleted...]
-    <row r="8" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="4"/>
       <c r="C8" s="6"/>
       <c r="D8" s="2"/>
-      <c r="E8" s="14"/>
-[...13 lines deleted...]
-      <c r="A9" s="20" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="2"/>
-      <c r="E9" s="14"/>
-[...13 lines deleted...]
-      <c r="A10" s="28">
+    </row>
+    <row r="10" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27">
         <v>1</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="21" t="s">
+      <c r="C10" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="2"/>
-      <c r="E10" s="2"/>
-[...13 lines deleted...]
-      <c r="A11" s="28">
+    </row>
+    <row r="11" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="27">
         <v>2</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="22" t="s">
+      <c r="C11" s="21" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="2"/>
-      <c r="E11" s="2"/>
-[...13 lines deleted...]
-      <c r="A12" s="28">
+    </row>
+    <row r="12" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27">
         <v>3</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="18"/>
+      <c r="C12" s="17"/>
       <c r="D12" s="2"/>
-      <c r="E12" s="2"/>
-[...13 lines deleted...]
-      <c r="A13" s="28">
+    </row>
+    <row r="13" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="27">
         <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="18"/>
+      <c r="C13" s="17"/>
       <c r="D13" s="2"/>
-      <c r="E13" s="2"/>
-[...13 lines deleted...]
-      <c r="A14" s="28">
+    </row>
+    <row r="14" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27">
         <v>5</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="18"/>
+      <c r="C14" s="17"/>
       <c r="D14" s="2"/>
-      <c r="E14" s="2"/>
-[...13 lines deleted...]
-      <c r="A15" s="28">
+    </row>
+    <row r="15" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27">
         <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="18"/>
+      <c r="C15" s="17"/>
       <c r="D15" s="2"/>
-      <c r="E15" s="2"/>
-[...13 lines deleted...]
-      <c r="A16" s="28">
+    </row>
+    <row r="16" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="27">
         <v>7</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C16" s="18"/>
+      <c r="C16" s="17"/>
       <c r="D16" s="2"/>
-      <c r="E16" s="2"/>
-[...13 lines deleted...]
-      <c r="A17" s="28">
+    </row>
+    <row r="17" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="27">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="18"/>
+      <c r="C17" s="17"/>
       <c r="D17" s="2"/>
-      <c r="E17" s="2"/>
-[...13 lines deleted...]
-      <c r="A18" s="28">
+    </row>
+    <row r="18" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C18" s="18"/>
+      <c r="C18" s="17"/>
       <c r="D18" s="2"/>
-      <c r="E18" s="2"/>
-[...13 lines deleted...]
-      <c r="A19" s="28">
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="21"/>
+      <c r="C19" s="20"/>
       <c r="D19" s="2"/>
-      <c r="E19" s="2"/>
-[...13 lines deleted...]
-      <c r="A20" s="28">
+    </row>
+    <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="21"/>
+      <c r="C20" s="20"/>
       <c r="D20" s="2"/>
-      <c r="E20" s="2"/>
-[...11 lines deleted...]
-      <c r="A21" s="28">
+    </row>
+    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="21"/>
+      <c r="C21" s="20"/>
       <c r="D21" s="2"/>
-      <c r="E21" s="2"/>
-[...11 lines deleted...]
-      <c r="A22" s="28">
+    </row>
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="27">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="21"/>
+      <c r="C22" s="20"/>
       <c r="D22" s="2"/>
-      <c r="E22" s="2"/>
-[...11 lines deleted...]
-      <c r="A23" s="28">
+    </row>
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="27">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="21"/>
+      <c r="C23" s="20"/>
       <c r="D23" s="2"/>
-      <c r="E23" s="2"/>
-[...11 lines deleted...]
-      <c r="A24" s="28">
+    </row>
+    <row r="24" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="27">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="21"/>
+      <c r="C24" s="20"/>
       <c r="D24" s="2"/>
-      <c r="E24" s="2"/>
-[...11 lines deleted...]
-      <c r="A25" s="28">
+    </row>
+    <row r="25" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="27">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="23"/>
+      <c r="C25" s="22"/>
       <c r="D25" s="2"/>
-      <c r="E25" s="2"/>
-[...13 lines deleted...]
-      <c r="A26" s="28">
+    </row>
+    <row r="26" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="27">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="21"/>
+      <c r="C26" s="20"/>
       <c r="D26" s="2"/>
-      <c r="E26" s="2"/>
-[...13 lines deleted...]
-      <c r="A27" s="28">
+    </row>
+    <row r="27" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27">
         <v>26</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="21"/>
+      <c r="C27" s="20"/>
       <c r="D27" s="2"/>
-      <c r="E27" s="2"/>
-[...13 lines deleted...]
-      <c r="A28" s="28">
+    </row>
+    <row r="28" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="27">
         <v>28</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="21"/>
+      <c r="C28" s="20"/>
       <c r="D28" s="2"/>
-      <c r="E28" s="2"/>
-[...13 lines deleted...]
-      <c r="A29" s="28">
+    </row>
+    <row r="29" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27">
         <v>29</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="18"/>
+      <c r="C29" s="17"/>
       <c r="D29" s="2"/>
-      <c r="E29" s="2"/>
-[...13 lines deleted...]
-      <c r="A30" s="28">
+    </row>
+    <row r="30" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="27">
         <v>30</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="18"/>
+      <c r="C30" s="17"/>
       <c r="D30" s="2"/>
-      <c r="E30" s="2"/>
-[...13 lines deleted...]
-      <c r="A31" s="28">
+    </row>
+    <row r="31" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="27">
         <v>32</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="C31" s="18"/>
+      <c r="C31" s="17"/>
       <c r="D31" s="2"/>
-      <c r="E31" s="2"/>
-[...13 lines deleted...]
-      <c r="A32" s="28">
+    </row>
+    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="27">
         <v>39</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="24"/>
+      <c r="C32" s="23"/>
       <c r="D32" s="2"/>
-      <c r="E32" s="2"/>
-[...13 lines deleted...]
-      <c r="A33" s="28">
+    </row>
+    <row r="33" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="27">
         <v>40</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C33" s="24"/>
+      <c r="C33" s="23"/>
       <c r="D33" s="2"/>
-      <c r="E33" s="2"/>
-[...13 lines deleted...]
-      <c r="A34" s="28">
+    </row>
+    <row r="34" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="27">
         <v>43</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C34" s="24"/>
+      <c r="C34" s="23"/>
       <c r="D34" s="2"/>
-      <c r="E34" s="2"/>
-[...13 lines deleted...]
-      <c r="A35" s="28">
+    </row>
+    <row r="35" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="27">
         <v>45</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C35" s="24"/>
+      <c r="C35" s="23"/>
       <c r="D35" s="2"/>
-      <c r="E35" s="2"/>
-[...13 lines deleted...]
-      <c r="A36" s="28">
+    </row>
+    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="27">
         <v>53</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C36" s="21"/>
+      <c r="C36" s="20"/>
       <c r="D36" s="2"/>
-      <c r="E36" s="2"/>
-[...10 lines deleted...]
-      <c r="A37" s="28">
+    </row>
+    <row r="37" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="27">
         <v>54</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C37" s="21"/>
+      <c r="C37" s="20"/>
       <c r="D37" s="2"/>
-      <c r="E37" s="2"/>
-[...12 lines deleted...]
-      <c r="A38" s="28">
+    </row>
+    <row r="38" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="27">
         <v>55</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C38" s="21"/>
+      <c r="C38" s="20"/>
       <c r="D38" s="2"/>
-      <c r="E38" s="2"/>
-[...12 lines deleted...]
-      <c r="A39" s="28">
+    </row>
+    <row r="39" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="27">
         <v>56</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C39" s="21"/>
+      <c r="C39" s="20"/>
       <c r="D39" s="2"/>
-      <c r="E39" s="2"/>
-[...12 lines deleted...]
-      <c r="A40" s="28">
+    </row>
+    <row r="40" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="27">
         <v>57</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C40" s="21"/>
+      <c r="C40" s="20"/>
       <c r="D40" s="2"/>
-      <c r="E40" s="2"/>
-[...12 lines deleted...]
-      <c r="A41" s="28">
+    </row>
+    <row r="41" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="27">
         <v>58</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="21"/>
+      <c r="C41" s="20"/>
       <c r="D41" s="2"/>
-      <c r="E41" s="2"/>
-[...12 lines deleted...]
-      <c r="A42" s="28">
+    </row>
+    <row r="42" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="27">
         <v>59</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C42" s="21"/>
+      <c r="C42" s="20"/>
       <c r="D42" s="2"/>
-      <c r="E42" s="2"/>
-[...12 lines deleted...]
-      <c r="A43" s="28">
+    </row>
+    <row r="43" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="27">
         <v>60</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C43" s="21"/>
+      <c r="C43" s="20"/>
       <c r="D43" s="2"/>
-      <c r="E43" s="2"/>
-[...13 lines deleted...]
-      <c r="A44" s="28">
+    </row>
+    <row r="44" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="27">
         <v>61</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C44" s="21"/>
+      <c r="C44" s="20"/>
       <c r="D44" s="2"/>
-      <c r="E44" s="2"/>
-[...13 lines deleted...]
-      <c r="A45" s="29">
+    </row>
+    <row r="45" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="28">
         <v>64</v>
       </c>
-      <c r="B45" s="25" t="s">
+      <c r="B45" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="21" t="s">
+      <c r="C45" s="20"/>
+      <c r="D45" s="2"/>
+    </row>
+    <row r="46" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="28">
+        <v>65</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="D45" s="2"/>
-[...22 lines deleted...]
-      </c>
       <c r="D46" s="2"/>
-      <c r="E46" s="2"/>
-[...13 lines deleted...]
-      <c r="A47" s="29">
+    </row>
+    <row r="47" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="28">
         <v>66</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C47" s="21" t="s">
+      <c r="C47" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D47" s="2"/>
-      <c r="E47" s="2"/>
-[...13 lines deleted...]
-      <c r="A48" s="30">
+    </row>
+    <row r="48" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="29">
         <v>67</v>
       </c>
-      <c r="B48" s="26" t="s">
+      <c r="B48" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="21" t="s">
+      <c r="C48" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D48" s="2"/>
-      <c r="E48" s="2"/>
-[...13 lines deleted...]
-      <c r="A49" s="28">
+    </row>
+    <row r="49" spans="1:4" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="27">
         <v>180</v>
       </c>
-      <c r="B49" s="25" t="s">
+      <c r="B49" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="C49" s="21" t="s">
+      <c r="C49" s="20" t="s">
         <v>45</v>
       </c>
       <c r="D49" s="2"/>
-      <c r="E49" s="2"/>
-[...13 lines deleted...]
-      <c r="A50" s="28">
+    </row>
+    <row r="50" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="27">
         <v>215</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C50" s="24"/>
+      <c r="C50" s="23"/>
       <c r="D50" s="2"/>
-      <c r="E50" s="2"/>
-[...13 lines deleted...]
-      <c r="A51" s="28">
+    </row>
+    <row r="51" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="27">
         <v>224</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C51" s="24"/>
+      <c r="C51" s="23"/>
       <c r="D51" s="2"/>
-      <c r="E51" s="2"/>
-[...13 lines deleted...]
-      <c r="A52" s="28">
+    </row>
+    <row r="52" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="27">
         <v>236</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="C52" s="24"/>
+      <c r="C52" s="23"/>
       <c r="D52" s="2"/>
-      <c r="E52" s="2"/>
-[...13 lines deleted...]
-      <c r="A53" s="28">
+    </row>
+    <row r="53" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="27">
         <v>237</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="C53" s="24"/>
+      <c r="C53" s="23"/>
       <c r="D53" s="2"/>
-      <c r="E53" s="2"/>
-[...13 lines deleted...]
-      <c r="A54" s="28">
+    </row>
+    <row r="54" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27">
         <v>238</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>78</v>
       </c>
-      <c r="C54" s="24"/>
+      <c r="C54" s="23"/>
       <c r="D54" s="2"/>
-      <c r="E54" s="2"/>
-[...13 lines deleted...]
-      <c r="A55" s="28">
+    </row>
+    <row r="55" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="27">
         <v>239</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="C55" s="24"/>
+      <c r="C55" s="23"/>
       <c r="D55" s="2"/>
-      <c r="E55" s="2"/>
-[...13 lines deleted...]
-      <c r="A56" s="28">
+    </row>
+    <row r="56" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="27">
         <v>240</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="C56" s="24"/>
+      <c r="C56" s="23"/>
       <c r="D56" s="2"/>
-      <c r="E56" s="2"/>
-[...13 lines deleted...]
-      <c r="A57" s="28">
+    </row>
+    <row r="57" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="27">
         <v>241</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="C57" s="24"/>
+      <c r="C57" s="23"/>
       <c r="D57" s="2"/>
-      <c r="E57" s="2"/>
-[...13 lines deleted...]
-      <c r="A58" s="28">
+    </row>
+    <row r="58" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="27">
         <v>242</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C58" s="24"/>
+      <c r="C58" s="23"/>
       <c r="D58" s="2"/>
-      <c r="E58" s="2"/>
-[...13 lines deleted...]
-      <c r="A59" s="28">
+    </row>
+    <row r="59" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="27">
         <v>243</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C59" s="21"/>
+      <c r="C59" s="20"/>
       <c r="D59" s="2"/>
-      <c r="E59" s="2"/>
-[...13 lines deleted...]
-      <c r="A60" s="28">
+    </row>
+    <row r="60" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="27">
         <v>244</v>
       </c>
-      <c r="B60" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="24"/>
+      <c r="B60" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="23"/>
       <c r="D60" s="14"/>
-      <c r="E60" s="14"/>
-[...27 lines deleted...]
-      <c r="A61" s="28">
+    </row>
+    <row r="61" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="27">
         <v>245</v>
       </c>
-      <c r="B61" s="18" t="s">
+      <c r="B61" s="17" t="s">
         <v>91</v>
       </c>
-      <c r="C61" s="24"/>
+      <c r="C61" s="23"/>
       <c r="D61" s="14"/>
-      <c r="E61" s="14"/>
-[...27 lines deleted...]
-      <c r="A62" s="28">
+    </row>
+    <row r="62" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="27">
         <v>246</v>
       </c>
-      <c r="B62" s="18" t="s">
+      <c r="B62" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="C62" s="23"/>
+      <c r="D62" s="14"/>
+    </row>
+    <row r="63" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="27">
+        <v>247</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="23"/>
+      <c r="D63" s="14"/>
+    </row>
+    <row r="64" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="27">
+        <v>248</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C64" s="23"/>
+      <c r="D64" s="14"/>
+    </row>
+    <row r="65" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="27">
+        <v>249</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" s="23"/>
+      <c r="D65" s="30"/>
+    </row>
+    <row r="66" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="27">
+        <v>250</v>
+      </c>
+      <c r="B66" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="C62" s="24"/>
-[...32 lines deleted...]
-      <c r="B63" s="18" t="s">
+      <c r="C66" s="23"/>
+      <c r="D66" s="31"/>
+    </row>
+    <row r="67" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="27">
+        <v>251</v>
+      </c>
+      <c r="B67" s="18" t="s">
         <v>108</v>
       </c>
-      <c r="C63" s="24"/>
-[...32 lines deleted...]
-      <c r="B64" s="18" t="s">
+      <c r="C67" s="20"/>
+      <c r="D67" s="14"/>
+    </row>
+    <row r="68" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="27">
+        <v>252</v>
+      </c>
+      <c r="B68" s="10" t="s">
         <v>109</v>
       </c>
-      <c r="C64" s="24"/>
-[...104 lines deleted...]
-      <c r="B67" s="35" t="s">
+      <c r="C68" s="23"/>
+      <c r="D68" s="14"/>
+    </row>
+    <row r="69" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="27">
+        <v>253</v>
+      </c>
+      <c r="B69" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="C67" s="21"/>
-[...71 lines deleted...]
-      <c r="C69" s="24"/>
+      <c r="C69" s="23"/>
       <c r="D69" s="14"/>
-      <c r="E69" s="14"/>
-[...27 lines deleted...]
-      <c r="A70" s="28">
+    </row>
+    <row r="70" spans="1:4" ht="57.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="27">
         <v>254</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C70" s="24"/>
+        <v>81</v>
+      </c>
+      <c r="C70" s="23"/>
       <c r="D70" s="14"/>
-      <c r="E70" s="14"/>
-[...27 lines deleted...]
-      <c r="A71" s="28">
+    </row>
+    <row r="71" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="27">
         <v>255</v>
       </c>
       <c r="B71" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C71" s="23"/>
+      <c r="D71" s="14"/>
+    </row>
+    <row r="72" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="27">
+        <v>256</v>
+      </c>
+      <c r="B72" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72" s="23"/>
+      <c r="D72" s="14"/>
+    </row>
+    <row r="73" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="27">
+        <v>257</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C73" s="23"/>
+      <c r="D73" s="14"/>
+    </row>
+    <row r="74" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="27">
+        <v>258</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C74" s="23"/>
+      <c r="D74" s="14"/>
+    </row>
+    <row r="75" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="27">
+        <v>259</v>
+      </c>
+      <c r="B75" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C75" s="23"/>
+      <c r="D75" s="14"/>
+    </row>
+    <row r="76" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="27">
+        <v>260</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="23"/>
+      <c r="D76" s="14"/>
+    </row>
+    <row r="77" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="27">
+        <v>261</v>
+      </c>
+      <c r="B77" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C77" s="23"/>
+      <c r="D77" s="14"/>
+    </row>
+    <row r="78" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="27">
+        <v>262</v>
+      </c>
+      <c r="B78" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C78" s="23"/>
+      <c r="D78" s="14"/>
+    </row>
+    <row r="79" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="27">
+        <v>263</v>
+      </c>
+      <c r="B79" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C79" s="23"/>
+      <c r="D79" s="14"/>
+    </row>
+    <row r="80" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="27">
+        <v>264</v>
+      </c>
+      <c r="B80" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C80" s="23"/>
+      <c r="D80" s="14"/>
+    </row>
+    <row r="81" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="27">
+        <v>265</v>
+      </c>
+      <c r="B81" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C81" s="23"/>
+      <c r="D81" s="14"/>
+    </row>
+    <row r="82" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="27">
+        <v>266</v>
+      </c>
+      <c r="B82" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C82" s="23"/>
+      <c r="D82" s="14"/>
+    </row>
+    <row r="83" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="27">
+        <v>267</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="C83" s="23"/>
+      <c r="D83" s="14"/>
+    </row>
+    <row r="84" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="27">
+        <v>268</v>
+      </c>
+      <c r="B84" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C84" s="23"/>
+      <c r="D84" s="14"/>
+    </row>
+    <row r="85" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="27">
+        <v>269</v>
+      </c>
+      <c r="B85" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="C85" s="23"/>
+      <c r="D85" s="14"/>
+    </row>
+    <row r="86" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="27">
+        <v>270</v>
+      </c>
+      <c r="B86" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="23"/>
+      <c r="D86" s="14"/>
+    </row>
+    <row r="87" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="27">
+        <v>271</v>
+      </c>
+      <c r="B87" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C87" s="23"/>
+      <c r="D87" s="14"/>
+    </row>
+    <row r="88" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="27">
+        <v>272</v>
+      </c>
+      <c r="B88" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="23"/>
+      <c r="D88" s="14"/>
+    </row>
+    <row r="89" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="27">
+        <v>273</v>
+      </c>
+      <c r="B89" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="C89" s="23"/>
+      <c r="D89" s="14"/>
+    </row>
+    <row r="90" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="27">
+        <v>668</v>
+      </c>
+      <c r="B90" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C90" s="23"/>
+      <c r="D90" s="14"/>
+    </row>
+    <row r="91" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="27">
+        <v>669</v>
+      </c>
+      <c r="B91" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C91" s="23"/>
+      <c r="D91" s="14"/>
+    </row>
+    <row r="92" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="27">
+        <v>670</v>
+      </c>
+      <c r="B92" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C92" s="26"/>
+      <c r="D92" s="14"/>
+    </row>
+    <row r="93" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="27">
+        <v>671</v>
+      </c>
+      <c r="B93" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="C93" s="23"/>
+      <c r="D93" s="14"/>
+    </row>
+    <row r="94" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="27">
+        <v>672</v>
+      </c>
+      <c r="B94" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C94" s="23"/>
+      <c r="D94" s="14"/>
+    </row>
+    <row r="95" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="27">
+        <v>673</v>
+      </c>
+      <c r="B95" s="36" t="s">
         <v>92</v>
       </c>
-      <c r="C71" s="24"/>
-[...1306 lines deleted...]
-      <c r="B95" s="36" t="s">
+      <c r="C95" s="23"/>
+      <c r="D95" s="14"/>
+    </row>
+    <row r="96" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="40">
+        <v>674</v>
+      </c>
+      <c r="B96" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="C95" s="24"/>
-[...35 lines deleted...]
-      <c r="C96" s="37"/>
+      <c r="C96" s="34"/>
       <c r="D96" s="2"/>
-      <c r="E96" s="2"/>
-[...27 lines deleted...]
-      <c r="A97" s="43">
+    </row>
+    <row r="97" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="40">
         <v>675</v>
       </c>
-      <c r="B97" s="39" t="s">
+      <c r="B97" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="C97" s="23"/>
+      <c r="D97" s="2"/>
+    </row>
+    <row r="98" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="40">
+        <v>676</v>
+      </c>
+      <c r="B98" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="C98" s="23"/>
+      <c r="D98" s="2"/>
+    </row>
+    <row r="99" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="40">
+        <v>677</v>
+      </c>
+      <c r="B99" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C99" s="23"/>
+      <c r="D99" s="2"/>
+    </row>
+    <row r="100" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="40">
+        <v>678</v>
+      </c>
+      <c r="B100" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="C97" s="24"/>
-[...107 lines deleted...]
-      <c r="C100" s="24"/>
+      <c r="C100" s="23"/>
       <c r="D100" s="2"/>
-      <c r="E100" s="2"/>
-[...27 lines deleted...]
-      <c r="A101" s="43">
+    </row>
+    <row r="101" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="40">
         <v>679</v>
       </c>
-      <c r="B101" s="42" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="24"/>
+      <c r="B101" s="39"/>
+      <c r="C101" s="23"/>
       <c r="D101" s="2"/>
-      <c r="E101" s="2"/>
-[...27 lines deleted...]
-      <c r="A102" s="43">
+    </row>
+    <row r="102" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="40">
         <v>680</v>
       </c>
-      <c r="B102" s="42" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="37"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="34"/>
       <c r="D102" s="2"/>
-      <c r="E102" s="2"/>
-[...27 lines deleted...]
-      <c r="A103" s="17"/>
+    </row>
+    <row r="103" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="16"/>
       <c r="B103" s="2"/>
       <c r="C103" s="12"/>
       <c r="D103" s="2"/>
-      <c r="E103" s="2"/>
-[...27 lines deleted...]
-      <c r="A104" s="17"/>
+    </row>
+    <row r="104" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="16"/>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
-      <c r="E104" s="2"/>
-[...27 lines deleted...]
-      <c r="A105" s="17"/>
+    </row>
+    <row r="105" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="16"/>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
-      <c r="E105" s="2"/>
-[...27 lines deleted...]
-      <c r="A106" s="17"/>
+    </row>
+    <row r="106" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="16"/>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
-      <c r="E106" s="2"/>
-[...27 lines deleted...]
-      <c r="A107" s="17"/>
+    </row>
+    <row r="107" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="16"/>
       <c r="B107" s="2"/>
       <c r="C107" s="2"/>
       <c r="D107" s="2"/>
-      <c r="E107" s="2"/>
-[...27 lines deleted...]
-      <c r="A108" s="17"/>
+    </row>
+    <row r="108" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="16"/>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
-      <c r="E108" s="2"/>
-[...27 lines deleted...]
-      <c r="A109" s="17"/>
+    </row>
+    <row r="109" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16"/>
       <c r="B109" s="2"/>
       <c r="C109" s="2"/>
       <c r="D109" s="2"/>
-      <c r="E109" s="2"/>
-[...27 lines deleted...]
-      <c r="A110" s="17"/>
+    </row>
+    <row r="110" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="16"/>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
       <c r="D110" s="2"/>
-      <c r="E110" s="2"/>
-[...27 lines deleted...]
-      <c r="A111" s="17"/>
+    </row>
+    <row r="111" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="16"/>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
-      <c r="E111" s="2"/>
-[...27 lines deleted...]
-      <c r="A112" s="16"/>
+    </row>
+    <row r="112" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="15"/>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
       <c r="D112" s="2"/>
-      <c r="E112" s="2"/>
-[...26 lines deleted...]
-    <row r="113" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="113" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
       <c r="D113" s="2"/>
-      <c r="E113" s="2"/>
-[...26 lines deleted...]
-    <row r="114" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="114" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
       <c r="D114" s="2"/>
-      <c r="E114" s="2"/>
-[...26 lines deleted...]
-    <row r="115" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="115" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
       <c r="D115" s="2"/>
-      <c r="E115" s="2"/>
-[...26 lines deleted...]
-    <row r="116" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="116" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
       <c r="D116" s="2"/>
-      <c r="E116" s="2"/>
-[...26 lines deleted...]
-    <row r="117" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="117" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
       <c r="D117" s="2"/>
-      <c r="E117" s="2"/>
-[...26 lines deleted...]
-    <row r="118" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="118" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="2"/>
       <c r="C118" s="2"/>
       <c r="D118" s="2"/>
-      <c r="E118" s="2"/>
-[...26 lines deleted...]
-    <row r="119" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="119" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="2"/>
       <c r="C119" s="2"/>
       <c r="D119" s="2"/>
-      <c r="E119" s="2"/>
-[...26 lines deleted...]
-    <row r="120" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="120" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="2"/>
       <c r="C120" s="2"/>
       <c r="D120" s="2"/>
-      <c r="E120" s="2"/>
-[...26 lines deleted...]
-    <row r="121" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="121" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
       <c r="D121" s="2"/>
-      <c r="E121" s="2"/>
-[...26 lines deleted...]
-    <row r="122" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="122" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
-      <c r="E122" s="2"/>
-[...26 lines deleted...]
-    <row r="123" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="123" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
       <c r="D123" s="2"/>
-      <c r="E123" s="2"/>
-[...26 lines deleted...]
-    <row r="124" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="124" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="2"/>
       <c r="C124" s="2"/>
       <c r="D124" s="2"/>
-      <c r="E124" s="2"/>
-[...26 lines deleted...]
-    <row r="125" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="125" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
       <c r="D125" s="2"/>
-      <c r="E125" s="2"/>
-[...26 lines deleted...]
-    <row r="126" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="126" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
-      <c r="E126" s="2"/>
-[...26 lines deleted...]
-    <row r="127" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="127" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="2"/>
       <c r="C127" s="2"/>
       <c r="D127" s="2"/>
-      <c r="E127" s="2"/>
-[...26 lines deleted...]
-    <row r="128" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="128" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
-      <c r="E128" s="2"/>
-[...26 lines deleted...]
-    <row r="129" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="129" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
-      <c r="E129" s="2"/>
-[...26 lines deleted...]
-    <row r="130" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="130" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
-      <c r="E130" s="2"/>
-[...26 lines deleted...]
-    <row r="131" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="131" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
-      <c r="E131" s="2"/>
-[...26 lines deleted...]
-    <row r="132" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="132" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
-      <c r="E132" s="2"/>
-[...26 lines deleted...]
-    <row r="133" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="133" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
-      <c r="E133" s="2"/>
-[...26 lines deleted...]
-    <row r="134" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="134" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
-      <c r="E134" s="2"/>
-[...26 lines deleted...]
-    <row r="135" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="135" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
-      <c r="E135" s="2"/>
-[...26 lines deleted...]
-    <row r="136" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="136" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="2"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
-      <c r="E136" s="2"/>
-[...26 lines deleted...]
-    <row r="137" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="137" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
-      <c r="E137" s="2"/>
-[...26 lines deleted...]
-    <row r="138" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="138" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
-      <c r="E138" s="2"/>
-[...26 lines deleted...]
-    <row r="139" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="139" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
       <c r="D139" s="2"/>
-      <c r="E139" s="2"/>
-[...26 lines deleted...]
-    <row r="140" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="140" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
       <c r="D140" s="2"/>
-      <c r="E140" s="2"/>
-[...26 lines deleted...]
-    <row r="141" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="141" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
-      <c r="E141" s="2"/>
-[...26 lines deleted...]
-    <row r="142" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="142" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B142" s="2"/>
       <c r="C142" s="2"/>
       <c r="D142" s="2"/>
-      <c r="E142" s="2"/>
-[...26 lines deleted...]
-    <row r="143" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="143" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="2"/>
       <c r="C143" s="2"/>
       <c r="D143" s="2"/>
-      <c r="E143" s="2"/>
-[...26 lines deleted...]
-    <row r="144" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="144" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
-      <c r="E144" s="2"/>
-[...26 lines deleted...]
-    <row r="145" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="145" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
       <c r="D145" s="2"/>
-      <c r="E145" s="2"/>
-[...26 lines deleted...]
-    <row r="146" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="146" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
       <c r="D146" s="2"/>
-      <c r="E146" s="2"/>
-[...26 lines deleted...]
-    <row r="147" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="147" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B147" s="2"/>
       <c r="C147" s="2"/>
       <c r="D147" s="2"/>
-      <c r="E147" s="2"/>
-[...26 lines deleted...]
-    <row r="148" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="148" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
-      <c r="E148" s="2"/>
-[...26 lines deleted...]
-    <row r="149" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="149" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B149" s="2"/>
       <c r="C149" s="2"/>
       <c r="D149" s="2"/>
-      <c r="E149" s="2"/>
-[...26 lines deleted...]
-    <row r="150" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="150" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="2"/>
       <c r="C150" s="2"/>
       <c r="D150" s="2"/>
-      <c r="E150" s="2"/>
-[...26 lines deleted...]
-    <row r="151" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="151" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
       <c r="D151" s="2"/>
-      <c r="E151" s="2"/>
-[...26 lines deleted...]
-    <row r="152" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="152" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
       <c r="D152" s="2"/>
-      <c r="E152" s="2"/>
-[...26 lines deleted...]
-    <row r="153" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="153" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="2"/>
       <c r="C153" s="2"/>
       <c r="D153" s="2"/>
-      <c r="E153" s="2"/>
-[...26 lines deleted...]
-    <row r="154" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="154" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="2"/>
       <c r="C154" s="2"/>
       <c r="D154" s="2"/>
-      <c r="E154" s="2"/>
-[...26 lines deleted...]
-    <row r="155" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="155" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
-      <c r="E155" s="2"/>
-[...26 lines deleted...]
-    <row r="156" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="156" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
-      <c r="E156" s="2"/>
-[...26 lines deleted...]
-    <row r="157" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="157" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B157" s="2"/>
       <c r="C157" s="2"/>
       <c r="D157" s="2"/>
-      <c r="E157" s="2"/>
-[...26 lines deleted...]
-    <row r="158" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="158" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
-      <c r="E158" s="2"/>
-[...26 lines deleted...]
-    <row r="159" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="159" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
-      <c r="E159" s="2"/>
-[...26 lines deleted...]
-    <row r="160" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="160" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
       <c r="D160" s="2"/>
-      <c r="E160" s="2"/>
-[...26 lines deleted...]
-    <row r="161" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="161" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
       <c r="D161" s="2"/>
-      <c r="E161" s="2"/>
-[...26 lines deleted...]
-    <row r="162" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="162" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B162" s="2"/>
       <c r="C162" s="2"/>
       <c r="D162" s="2"/>
-      <c r="E162" s="2"/>
-[...26 lines deleted...]
-    <row r="163" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="163" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="2"/>
       <c r="C163" s="2"/>
       <c r="D163" s="2"/>
-      <c r="E163" s="2"/>
-[...26 lines deleted...]
-    <row r="164" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="164" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B164" s="2"/>
       <c r="C164" s="2"/>
       <c r="D164" s="2"/>
-      <c r="E164" s="2"/>
-[...26 lines deleted...]
-    <row r="165" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="165" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
-      <c r="E165" s="2"/>
-[...26 lines deleted...]
-    <row r="166" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="166" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B166" s="2"/>
       <c r="C166" s="2"/>
       <c r="D166" s="2"/>
-      <c r="E166" s="2"/>
-[...26 lines deleted...]
-    <row r="167" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="167" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
       <c r="D167" s="2"/>
-      <c r="E167" s="2"/>
-[...26 lines deleted...]
-    <row r="168" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="168" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
       <c r="D168" s="2"/>
-      <c r="E168" s="2"/>
-[...26 lines deleted...]
-    <row r="169" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="169" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
       <c r="D169" s="2"/>
-      <c r="E169" s="2"/>
-[...26 lines deleted...]
-    <row r="170" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="170" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
-      <c r="E170" s="2"/>
-[...26 lines deleted...]
-    <row r="171" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="171" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
-      <c r="E171" s="2"/>
-[...26 lines deleted...]
-    <row r="172" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="172" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
-      <c r="E172" s="2"/>
-[...26 lines deleted...]
-    <row r="173" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="173" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
       <c r="D173" s="2"/>
-      <c r="E173" s="2"/>
-[...26 lines deleted...]
-    <row r="174" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="174" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
-      <c r="E174" s="2"/>
-[...26 lines deleted...]
-    <row r="175" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="175" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B175" s="2"/>
       <c r="C175" s="2"/>
       <c r="D175" s="2"/>
-      <c r="E175" s="2"/>
-[...26 lines deleted...]
-    <row r="176" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="176" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B176" s="2"/>
       <c r="C176" s="2"/>
       <c r="D176" s="2"/>
-      <c r="E176" s="2"/>
-[...26 lines deleted...]
-    <row r="177" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="177" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
       <c r="D177" s="2"/>
-      <c r="E177" s="2"/>
-[...26 lines deleted...]
-    <row r="178" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="178" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B178" s="2"/>
       <c r="C178" s="2"/>
       <c r="D178" s="2"/>
-      <c r="E178" s="2"/>
-[...26 lines deleted...]
-    <row r="179" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="179" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B179" s="2"/>
       <c r="C179" s="2"/>
       <c r="D179" s="2"/>
-      <c r="E179" s="2"/>
-[...26 lines deleted...]
-    <row r="180" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="180" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
-      <c r="E180" s="2"/>
-[...26 lines deleted...]
-    <row r="181" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="181" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B181" s="2"/>
       <c r="C181" s="2"/>
       <c r="D181" s="2"/>
-      <c r="E181" s="2"/>
-[...26 lines deleted...]
-    <row r="182" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="182" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
-      <c r="E182" s="2"/>
-[...26 lines deleted...]
-    <row r="183" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="183" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B183" s="2"/>
       <c r="C183" s="2"/>
       <c r="D183" s="2"/>
-      <c r="E183" s="2"/>
-[...26 lines deleted...]
-    <row r="184" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="184" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B184" s="2"/>
       <c r="C184" s="2"/>
       <c r="D184" s="2"/>
-      <c r="E184" s="2"/>
-[...12 lines deleted...]
-    <row r="185" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="185" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B185" s="2"/>
       <c r="D185" s="2"/>
-      <c r="E185" s="2"/>
-[...12 lines deleted...]
-    <row r="186" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="186" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B186" s="2"/>
       <c r="D186" s="2"/>
-      <c r="E186" s="2"/>
-[...12 lines deleted...]
-    <row r="187" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="187" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B187" s="2"/>
       <c r="D187" s="2"/>
-      <c r="E187" s="2"/>
-[...12 lines deleted...]
-    <row r="188" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="188" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D188" s="2"/>
-      <c r="E188" s="2"/>
-[...12 lines deleted...]
-    <row r="189" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="189" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D189" s="2"/>
-      <c r="E189" s="2"/>
-[...12 lines deleted...]
-    <row r="190" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="190" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D190" s="2"/>
-      <c r="E190" s="2"/>
-[...12 lines deleted...]
-    <row r="191" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="191" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D191" s="2"/>
-      <c r="E191" s="2"/>
-[...12 lines deleted...]
-    <row r="192" spans="2:30" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="192" spans="2:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D192" s="2"/>
-      <c r="E192" s="2"/>
-[...12 lines deleted...]
-    <row r="193" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="193" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D193" s="2"/>
-      <c r="E193" s="2"/>
-[...12 lines deleted...]
-    <row r="194" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="194" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D194" s="2"/>
-      <c r="E194" s="2"/>
-[...12 lines deleted...]
-    <row r="195" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="195" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D195" s="2"/>
-      <c r="E195" s="2"/>
-[...12 lines deleted...]
-    <row r="196" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="196" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D196" s="2"/>
-      <c r="E196" s="2"/>
-[...12 lines deleted...]
-    <row r="197" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="197" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D197" s="2"/>
-      <c r="E197" s="2"/>
-[...12 lines deleted...]
-    <row r="198" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="198" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D198" s="2"/>
-      <c r="E198" s="2"/>
-[...12 lines deleted...]
-    <row r="199" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="199" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D199" s="2"/>
-      <c r="E199" s="2"/>
-[...12 lines deleted...]
-    <row r="200" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="200" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D200" s="2"/>
-      <c r="E200" s="2"/>
-[...12 lines deleted...]
-    <row r="201" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="201" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D201" s="2"/>
-      <c r="E201" s="2"/>
-[...12 lines deleted...]
-    <row r="202" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="202" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D202" s="2"/>
-      <c r="E202" s="2"/>
-[...12 lines deleted...]
-    <row r="203" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="203" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D203" s="2"/>
-      <c r="E203" s="2"/>
-[...12 lines deleted...]
-    <row r="204" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="204" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D204" s="2"/>
-      <c r="E204" s="2"/>
-[...12 lines deleted...]
-    <row r="205" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="205" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D205" s="2"/>
-      <c r="E205" s="2"/>
-[...12 lines deleted...]
-    <row r="206" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="206" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D206" s="2"/>
-      <c r="E206" s="2"/>
-[...12 lines deleted...]
-    <row r="207" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="207" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D207" s="2"/>
-      <c r="E207" s="2"/>
-[...12 lines deleted...]
-    <row r="208" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="208" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D208" s="2"/>
-      <c r="E208" s="2"/>
-[...12 lines deleted...]
-    <row r="209" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="209" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D209" s="2"/>
-      <c r="E209" s="2"/>
-[...12 lines deleted...]
-    <row r="210" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="210" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D210" s="2"/>
-      <c r="E210" s="2"/>
-[...12 lines deleted...]
-    <row r="211" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="211" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D211" s="2"/>
-      <c r="E211" s="2"/>
-[...12 lines deleted...]
-    <row r="212" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="212" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D212" s="2"/>
-      <c r="E212" s="2"/>
-[...12 lines deleted...]
-    <row r="213" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="213" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D213" s="2"/>
-      <c r="E213" s="2"/>
-[...12 lines deleted...]
-    <row r="214" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="214" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D214" s="2"/>
-      <c r="E214" s="2"/>
-[...12 lines deleted...]
-    <row r="215" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="215" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D215" s="2"/>
-      <c r="E215" s="2"/>
-[...12 lines deleted...]
-    <row r="216" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="216" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D216" s="2"/>
-      <c r="E216" s="2"/>
-[...12 lines deleted...]
-    <row r="217" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="217" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D217" s="2"/>
-      <c r="E217" s="2"/>
-[...12 lines deleted...]
-    <row r="218" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="218" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D218" s="2"/>
-      <c r="E218" s="2"/>
-[...12 lines deleted...]
-    <row r="219" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="219" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D219" s="2"/>
-      <c r="E219" s="2"/>
-[...12 lines deleted...]
-    <row r="220" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="220" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D220" s="2"/>
-      <c r="E220" s="2"/>
-[...12 lines deleted...]
-    <row r="221" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="221" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D221" s="2"/>
-      <c r="E221" s="2"/>
-[...12 lines deleted...]
-    <row r="222" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="222" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D222" s="2"/>
-      <c r="E222" s="2"/>
-[...12 lines deleted...]
-    <row r="223" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="223" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D223" s="2"/>
-      <c r="E223" s="2"/>
-[...12 lines deleted...]
-    <row r="224" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="224" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D224" s="2"/>
-      <c r="E224" s="2"/>
-[...12 lines deleted...]
-    <row r="225" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="225" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D225" s="2"/>
-      <c r="E225" s="2"/>
-[...12 lines deleted...]
-    <row r="226" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="226" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D226" s="2"/>
-      <c r="E226" s="2"/>
-[...12 lines deleted...]
-    <row r="227" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="227" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D227" s="2"/>
-      <c r="E227" s="2"/>
-[...12 lines deleted...]
-    <row r="228" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="228" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D228" s="2"/>
-      <c r="E228" s="2"/>
-[...12 lines deleted...]
-    <row r="229" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="229" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D229" s="2"/>
-      <c r="E229" s="2"/>
-[...12 lines deleted...]
-    <row r="230" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="230" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D230" s="2"/>
-      <c r="E230" s="2"/>
-[...12 lines deleted...]
-    <row r="231" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="231" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D231" s="2"/>
-      <c r="E231" s="2"/>
-[...12 lines deleted...]
-    <row r="232" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="232" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D232" s="2"/>
-      <c r="E232" s="2"/>
-[...12 lines deleted...]
-    <row r="233" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="233" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D233" s="2"/>
-      <c r="E233" s="2"/>
-[...12 lines deleted...]
-    <row r="234" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="234" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D234" s="2"/>
-      <c r="E234" s="2"/>
-[...12 lines deleted...]
-    <row r="235" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="235" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D235" s="2"/>
-      <c r="E235" s="2"/>
-[...12 lines deleted...]
-    <row r="236" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="236" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D236" s="2"/>
-      <c r="E236" s="2"/>
-[...12 lines deleted...]
-    <row r="237" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="237" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D237" s="2"/>
-      <c r="E237" s="2"/>
-[...12 lines deleted...]
-    <row r="238" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="238" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D238" s="2"/>
-      <c r="E238" s="2"/>
-[...12 lines deleted...]
-    <row r="239" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="239" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D239" s="2"/>
-      <c r="E239" s="2"/>
-[...12 lines deleted...]
-    <row r="240" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="240" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D240" s="2"/>
-      <c r="E240" s="2"/>
-[...12 lines deleted...]
-    <row r="241" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="241" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D241" s="2"/>
-      <c r="E241" s="2"/>
-[...12 lines deleted...]
-    <row r="242" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="242" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D242" s="2"/>
-      <c r="E242" s="2"/>
-[...12 lines deleted...]
-    <row r="243" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="243" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D243" s="2"/>
-      <c r="E243" s="2"/>
-[...12 lines deleted...]
-    <row r="244" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="244" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D244" s="2"/>
-      <c r="E244" s="2"/>
-[...12 lines deleted...]
-    <row r="245" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="245" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D245" s="2"/>
-      <c r="E245" s="2"/>
-[...12 lines deleted...]
-    <row r="246" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="246" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D246" s="2"/>
-      <c r="E246" s="2"/>
-[...12 lines deleted...]
-    <row r="247" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="247" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D247" s="2"/>
-      <c r="E247" s="2"/>
-[...12 lines deleted...]
-    <row r="248" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="248" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D248" s="2"/>
-      <c r="E248" s="2"/>
-[...12 lines deleted...]
-    <row r="249" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="249" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D249" s="2"/>
-      <c r="E249" s="2"/>
-[...12 lines deleted...]
-    <row r="250" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="250" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D250" s="2"/>
-      <c r="E250" s="2"/>
-[...12 lines deleted...]
-    <row r="251" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="251" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D251" s="2"/>
-      <c r="E251" s="2"/>
-[...12 lines deleted...]
-    <row r="252" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="252" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D252" s="2"/>
-      <c r="E252" s="2"/>
-[...12 lines deleted...]
-    <row r="253" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="253" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D253" s="2"/>
-      <c r="E253" s="2"/>
-[...12 lines deleted...]
-    <row r="254" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="254" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D254" s="2"/>
-      <c r="E254" s="2"/>
-[...12 lines deleted...]
-    <row r="255" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="255" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D255" s="2"/>
-      <c r="E255" s="2"/>
-[...12 lines deleted...]
-    <row r="256" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="256" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D256" s="2"/>
-      <c r="E256" s="2"/>
-[...12 lines deleted...]
-    <row r="257" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="257" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D257" s="2"/>
-      <c r="E257" s="2"/>
-[...12 lines deleted...]
-    <row r="258" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="258" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D258" s="2"/>
-      <c r="E258" s="2"/>
-[...12 lines deleted...]
-    <row r="259" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="259" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D259" s="2"/>
-      <c r="E259" s="2"/>
-[...12 lines deleted...]
-    <row r="260" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="260" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D260" s="2"/>
-      <c r="E260" s="2"/>
-[...12 lines deleted...]
-    <row r="261" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="261" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D261" s="2"/>
-      <c r="E261" s="2"/>
-[...12 lines deleted...]
-    <row r="262" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="262" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D262" s="2"/>
-      <c r="E262" s="2"/>
-[...12 lines deleted...]
-    <row r="263" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="263" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D263" s="2"/>
-      <c r="E263" s="2"/>
-[...12 lines deleted...]
-    <row r="264" spans="4:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="264" spans="4:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D264" s="2"/>
-      <c r="E264" s="2"/>
-[...10 lines deleted...]
-      <c r="P264" s="2"/>
     </row>
   </sheetData>
   <dataConsolidate/>
-  <mergeCells count="8">
-[...1 lines deleted...]
-    <mergeCell ref="E7:F7"/>
+  <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C60:C63 C68:C70 C32:C35 C50:C52 C65:C66 C93:C95 C90:C91 C97:C101" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C64" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"1,2,3,4,5"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D6"/>
@@ -8784,75 +3387,418 @@
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010054C320DD57328D47BB987D32FAA90D61" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bd1c0100b1e4b513101a519a5f0e3c30">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1e3fa0a3-6a9b-4479-9701-7f74945af009" xmlns:ns3="bc43792f-2f41-489d-aeb8-fa91d109110a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cab1fad440af545ad250926c73defae9" ns2:_="" ns3:_="">
+    <xsd:import namespace="1e3fa0a3-6a9b-4479-9701-7f74945af009"/>
+    <xsd:import namespace="bc43792f-2f41-489d-aeb8-fa91d109110a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LastReviewedBy" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1e3fa0a3-6a9b-4479-9701-7f74945af009" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4c36aea6-067f-45fd-be2e-8310006779e5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastReviewedBy" ma:index="21" nillable="true" ma:displayName="Last Reviewed By" ma:description="Name of person who last reviewed document" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="LastReviewedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc43792f-2f41-489d-aeb8-fa91d109110a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c7df09d2-183f-4e4f-8379-10015f3779f9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bc43792f-2f41-489d-aeb8-fa91d109110a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1e3fa0a3-6a9b-4479-9701-7f74945af009">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <LastReviewedBy xmlns="1e3fa0a3-6a9b-4479-9701-7f74945af009">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LastReviewedBy>
+    <TaxCatchAll xmlns="bc43792f-2f41-489d-aeb8-fa91d109110a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{307C3174-4259-405D-A706-C49489C755AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1e3fa0a3-6a9b-4479-9701-7f74945af009"/>
+    <ds:schemaRef ds:uri="bc43792f-2f41-489d-aeb8-fa91d109110a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62A8A0AD-2412-4ED4-A526-46BFF6E66222}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{318EB932-1069-4288-AA37-A494C81FF59A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="1e3fa0a3-6a9b-4479-9701-7f74945af009"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="bc43792f-2f41-489d-aeb8-fa91d109110a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
-      <vt:lpstr>WRH 2025 - RFP Questions</vt:lpstr>
+      <vt:lpstr>WRH 2027 - RFP Questions</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>fees</vt:lpstr>
       <vt:lpstr>option1000</vt:lpstr>
       <vt:lpstr>option225</vt:lpstr>
       <vt:lpstr>option500</vt:lpstr>
-      <vt:lpstr>'WRH 2025 - RFP Questions'!Print_Area</vt:lpstr>
+      <vt:lpstr>'WRH 2027 - RFP Questions'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Roland Tanner</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010054C320DD57328D47BB987D32FAA90D61</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>1517900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>